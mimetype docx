--- v0 (2025-12-05)
+++ v1 (2026-05-13)
@@ -58,64 +58,50 @@
       <w:r w:rsidR="00D83171" w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>E/OU CIENTÍFICO</w:t>
       </w:r>
       <w:r w:rsidR="00443BB1" w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> PELA ABNT</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="00443BB1" w:rsidRPr="006D776D">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547D1367" w14:textId="77777777" w:rsidR="00D83171" w:rsidRPr="006D776D" w:rsidRDefault="001143C4">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5D5E416A" w14:textId="18BA4979" w:rsidR="00443BB1" w:rsidRPr="006D776D" w:rsidRDefault="005E6495" w:rsidP="00443BB1">
       <w:pPr>
         <w:pStyle w:val="AxAutor"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nome Sobrenome</w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04006809" w14:textId="0BDD33FB" w:rsidR="00D83171" w:rsidRPr="006D776D" w:rsidRDefault="005E6495" w:rsidP="00443BB1">
       <w:pPr>
         <w:pStyle w:val="AxAutor"/>
@@ -170,86 +156,118 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>com até 250 palavras</w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, é a miniatura do artigo. Traz o tema principal/introdução do trabalho, a categoria do que está sendo tratado (relatório de pesquisa, artigo, comunicação etc.), seguido do objetivo, método(s), materiais, resultados, discussão, considerações finais da pesquisa. Recomenda-se usar o verbo na voz ativa e na terceira pessoa do singular, com a partícula apassivadora ‘se’ quando for o caso. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Redação em espaço simples e fonte tamanho 10</w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10617B53" w14:textId="77777777" w:rsidR="00D83171" w:rsidRPr="006D776D" w:rsidRDefault="00D83171">
+    <w:p w14:paraId="10617B53" w14:textId="77777777" w:rsidR="00D83171" w:rsidRDefault="00D83171">
       <w:pPr>
         <w:pStyle w:val="AxResumo"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Palavras representativas do conteúdo do trabalho. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Elas são separadas entre si por ponto e vírgula e finalizadas por ponto</w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>; as palavras devem ser escritas com as iniciais em minúsculo, com exceção de substantivos próprios e nomes científicos. Utilizar poucas palavras ou expressões. Exemplo: direitos sociais; lazer; saúde; qualidade de vida; Brasil.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C4EA16" w14:textId="77777777" w:rsidR="00D83171" w:rsidRPr="006D776D" w:rsidRDefault="00D83171">
+    <w:p w14:paraId="7C5849C1" w14:textId="77777777" w:rsidR="0063265A" w:rsidRDefault="0063265A">
+      <w:pPr>
+        <w:pStyle w:val="AxResumo"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B3DD73" w14:textId="77777777" w:rsidR="0063265A" w:rsidRPr="006D776D" w:rsidRDefault="0063265A" w:rsidP="0063265A">
+      <w:pPr>
+        <w:pStyle w:val="AxTituloIngles"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D776D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>TEMPLATE FOR A TECHNICAL AND/OR SCIENTIFIC ARTICLE BY ABNT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA26B73" w14:textId="77777777" w:rsidR="0063265A" w:rsidRDefault="0063265A">
+      <w:pPr>
+        <w:pStyle w:val="AxResumo"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C4EA16" w14:textId="776660F4" w:rsidR="00D83171" w:rsidRPr="006D776D" w:rsidRDefault="00D83171">
       <w:pPr>
         <w:pStyle w:val="AxResumo"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: Logo depois do título em língua estrangeira, apresenta-se a versão do </w:t>
       </w:r>
       <w:r w:rsidRPr="006D776D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -3200,61 +3218,61 @@
   <w15:commentEx w15:paraId="13265F01" w15:done="0"/>
   <w15:commentEx w15:paraId="4217574B" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w16cid:commentId w16cid:paraId="7A3EBB15" w16cid:durableId="2C87B94E"/>
   <w16cid:commentId w16cid:paraId="239BFACA" w16cid:durableId="0EFAA4F7"/>
   <w16cid:commentId w16cid:paraId="31F0D8DF" w16cid:durableId="47C25999"/>
   <w16cid:commentId w16cid:paraId="053B992B" w16cid:durableId="5BD64BD8"/>
   <w16cid:commentId w16cid:paraId="5A6FA7D0" w16cid:durableId="26EBDB32"/>
   <w16cid:commentId w16cid:paraId="0885C250" w16cid:durableId="15ECCE3A"/>
   <w16cid:commentId w16cid:paraId="0E7C322F" w16cid:durableId="31683D55"/>
   <w16cid:commentId w16cid:paraId="4D9DF49D" w16cid:durableId="34C36998"/>
   <w16cid:commentId w16cid:paraId="3FBE0613" w16cid:durableId="7A951054"/>
   <w16cid:commentId w16cid:paraId="77FBD4F9" w16cid:durableId="441684E5"/>
   <w16cid:commentId w16cid:paraId="13265F01" w16cid:durableId="2D6B5CC6"/>
   <w16cid:commentId w16cid:paraId="4217574B" w16cid:durableId="4F274E34"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="173D3DD1" w14:textId="77777777" w:rsidR="00D83171" w:rsidRDefault="00D83171">
+    <w:p w14:paraId="6002720F" w14:textId="77777777" w:rsidR="004D756D" w:rsidRDefault="004D756D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79F90278" w14:textId="77777777" w:rsidR="00D83171" w:rsidRDefault="00D83171">
+    <w:p w14:paraId="6EBDD8C1" w14:textId="77777777" w:rsidR="004D756D" w:rsidRDefault="004D756D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3283,61 +3301,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10C590C7" w14:textId="77777777" w:rsidR="00D83171" w:rsidRDefault="00D83171">
+    <w:p w14:paraId="1F0E8505" w14:textId="77777777" w:rsidR="004D756D" w:rsidRDefault="004D756D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FA359EB" w14:textId="77777777" w:rsidR="00D83171" w:rsidRDefault="00D83171">
+    <w:p w14:paraId="47AF145C" w14:textId="77777777" w:rsidR="004D756D" w:rsidRDefault="004D756D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3DA155F0" w14:textId="3B790928" w:rsidR="005E6495" w:rsidRDefault="005E6495">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E6495">
         <w:t>Descrever em nota de rodapé breve currículo do(s) autor(es), especialmente titulação acadêmica, vínculo institucional e e-mail para contato.</w:t>
       </w:r>
@@ -3350,104 +3368,107 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Autor 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Usuario">
     <w15:presenceInfo w15:providerId="None" w15:userId="Usuario"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="78"/>
+  <w:zoom w:percent="77"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F24E40"/>
     <w:rsid w:val="00110496"/>
     <w:rsid w:val="001143C4"/>
     <w:rsid w:val="0029102A"/>
     <w:rsid w:val="00432677"/>
     <w:rsid w:val="00443BB1"/>
+    <w:rsid w:val="004D756D"/>
     <w:rsid w:val="0052385E"/>
     <w:rsid w:val="005E6495"/>
+    <w:rsid w:val="0063265A"/>
     <w:rsid w:val="006350EC"/>
     <w:rsid w:val="006D776D"/>
     <w:rsid w:val="00726146"/>
     <w:rsid w:val="00A67D6F"/>
+    <w:rsid w:val="00B9776E"/>
     <w:rsid w:val="00CB468E"/>
     <w:rsid w:val="00D83171"/>
     <w:rsid w:val="00DA774D"/>
     <w:rsid w:val="00E778CB"/>
     <w:rsid w:val="00F24E40"/>
     <w:rsid w:val="00FB693B"/>
     <w:rsid w:val="00FE26BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -4525,69 +4546,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E822B6E-556C-484F-AB29-3302F5DAF85E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1649</Words>
-  <Characters>9347</Characters>
+  <Words>1718</Words>
+  <Characters>9280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10975</CharactersWithSpaces>
+  <CharactersWithSpaces>10977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>